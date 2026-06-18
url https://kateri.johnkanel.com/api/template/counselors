--- v0 (2026-05-02)
+++ v1 (2026-06-18)
@@ -428,86 +428,86 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Last Name</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
+          <t>First Name</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>Top Choice 3</t>
+        </is>
+      </c>
+      <c r="D1" t="inlineStr">
+        <is>
+          <t>Friend Requests</t>
+        </is>
+      </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t>Available Camps</t>
+        </is>
+      </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t>Gender</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>Willing Camps</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>Top Choice 1</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Top Choice 2</t>
-        </is>
-[...33 lines deleted...]
-          <t>First Name</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>